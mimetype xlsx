--- v0 (2026-04-29)
+++ v1 (2026-06-28)
@@ -1,164 +1,156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29421"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26306"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://calstartcompany-my.sharepoint.com/personal/alarsen_calstart_org1/Documents/Desktop/Telematics/Q2 and Q3 2025/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://calstartcompany-my.sharepoint.com/personal/jwhitson_calstart_org/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{B7759BEF-889A-4A50-8A34-6E95DC438F61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{74D160A4-68DA-4BB0-B05B-26D60484773B}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D4F32D28-62B4-46C5-A7E4-B10C6814BB28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31395" yWindow="4755" windowWidth="33975" windowHeight="14685" xr2:uid="{F9629D91-28E9-436E-AF1B-7B6B0867CFEA}"/>
+    <workbookView xWindow="-19310" yWindow="1210" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Report" sheetId="1" r:id="rId1"/>
-    <sheet name="Dropdown" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="Report" sheetId="4" r:id="rId1"/>
+    <sheet name="Locked" sheetId="5" state="hidden" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="44">
   <si>
     <t xml:space="preserve">Reporting for </t>
   </si>
   <si>
     <t>Equipment Manufacturer:</t>
   </si>
   <si>
     <t>* Percent of Time Operating in:</t>
   </si>
   <si>
     <t>Voucher ID</t>
   </si>
   <si>
-    <t>Serial Number, VIN, or HIN</t>
+    <t>Serial Number</t>
   </si>
   <si>
     <t>Redemption Date</t>
   </si>
   <si>
     <t>Delivery 
 Date</t>
   </si>
   <si>
     <t>Purchaser</t>
   </si>
   <si>
     <t>DAC Plus-up</t>
   </si>
   <si>
-    <t>Report Start Date</t>
-[...4 lines deleted...]
-  <si>
     <t>Equipment Type</t>
   </si>
   <si>
     <t>Use Type</t>
   </si>
   <si>
     <t>Other Use Type
 (if applicable)</t>
   </si>
   <si>
+    <t>Report Start Date</t>
+  </si>
+  <si>
+    <t>Report End Date</t>
+  </si>
+  <si>
     <t>Cumulative Time in Use (hours)</t>
   </si>
   <si>
     <t>Cumulative Energy Used (kWh)</t>
   </si>
   <si>
     <t xml:space="preserve">Average Energy Discharge Rate During Non-Idle Operation (kW) </t>
   </si>
   <si>
-    <t>Notes</t>
-[...1 lines deleted...]
-  <si>
     <t>SB 535 Disadvantaged Communities</t>
   </si>
   <si>
     <t>AB 1550 Low-income Communities</t>
   </si>
   <si>
     <t>SB 535 Disadvantaged Communities and AB 1550 Low-income Communities</t>
   </si>
   <si>
     <t>AB 1550 Low-income communities within a 1/2 mile of SB 535 Disadvantaged Community</t>
   </si>
   <si>
-    <t>Potential Low-income Households within ½ Mile of Disadvantaged Community</t>
-[...1 lines deleted...]
-  <si>
     <t>Select from Dropdown</t>
   </si>
   <si>
+    <t>* Only required for On-Road Terminal Tractors and TRUs for which the purchaser opts to receive the additional funding for equipment deployed in DACs</t>
+  </si>
+  <si>
     <t>Equipment</t>
   </si>
   <si>
     <t>Port</t>
   </si>
   <si>
     <t>On-Road Terminal Tractor</t>
   </si>
   <si>
     <t>Distribution Facility</t>
   </si>
   <si>
     <t>Transportation Refrigeration Unit (TRU)</t>
   </si>
   <si>
     <t>Rail</t>
   </si>
   <si>
     <t>Off-Road Terminal Tractor</t>
   </si>
   <si>
     <t>Airport</t>
   </si>
   <si>
     <t>Large Forklift</t>
@@ -176,103 +168,91 @@
     <t>Reach Stacker</t>
   </si>
   <si>
     <t>Side Pick</t>
   </si>
   <si>
     <t>Top Pick</t>
   </si>
   <si>
     <t xml:space="preserve">Airport Cargo </t>
   </si>
   <si>
     <t>Wide-Body Aircraft Tug</t>
   </si>
   <si>
     <t>Railcar Mover</t>
   </si>
   <si>
     <t>Aircraft Ground Power Unit (GOU)</t>
   </si>
   <si>
     <t>Mobile Power Unit (MPU)</t>
   </si>
   <si>
     <t>Shore Power Cable Management System</t>
-  </si>
-[...10 lines deleted...]
-    <t>Commercial Harbor Craft</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -284,152 +264,209 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...35 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -684,715 +721,691 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0328CEEB-ADB0-4000-8F17-BEA602AE92AE}">
-  <dimension ref="A1:U4"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:W39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="19" max="20" width="30.7109375" customWidth="1"/>
+    <col min="1" max="1" width="15.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
+    <col min="3" max="4" width="15.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="40.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="15.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="31.7109375" style="1" customWidth="1"/>
+    <col min="8" max="9" width="20.5703125" style="1" customWidth="1"/>
+    <col min="10" max="11" width="19.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="12.7109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="18.7109375" style="1" customWidth="1"/>
+    <col min="14" max="14" width="23.42578125" style="1" customWidth="1"/>
+    <col min="15" max="15" width="14.140625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="12.85546875" style="1" customWidth="1"/>
+    <col min="17" max="17" width="24.5703125" style="1" customWidth="1"/>
+    <col min="18" max="18" width="31.42578125" style="1" customWidth="1"/>
+    <col min="19" max="22" width="9.140625" style="1"/>
+    <col min="23" max="23" width="25.7109375" style="1" customWidth="1"/>
+    <col min="24" max="26" width="9.140625" style="1"/>
+    <col min="27" max="27" width="18.5703125" style="1" customWidth="1"/>
+    <col min="28" max="28" width="37.5703125" style="1" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
-      <c r="A1" s="17" t="s">
+    <row r="1" spans="1:23">
+      <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="18"/>
-[...20 lines deleted...]
-      <c r="A2" s="17" t="s">
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
+      <c r="N1" s="25"/>
+      <c r="O1" s="25"/>
+      <c r="P1" s="25"/>
+      <c r="Q1" s="25"/>
+      <c r="R1" s="26"/>
+    </row>
+    <row r="2" spans="1:23">
+      <c r="A2" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="20"/>
-[...13 lines deleted...]
-      <c r="P2" s="22" t="s">
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="28"/>
+      <c r="O2" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="Q2" s="23"/>
-[...5 lines deleted...]
-      <c r="A3" s="16" t="s">
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="31"/>
+    </row>
+    <row r="3" spans="1:23" ht="53.25" customHeight="1">
+      <c r="A3" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="E3" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="F3" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="G3" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="H3" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="I3" s="1" t="s">
+      <c r="I3" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="J3" s="1" t="s">
+      <c r="J3" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="K3" s="2" t="s">
+      <c r="K3" s="16" t="s">
         <v>13</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="N3" s="3" t="s">
+      <c r="N3" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="O3" s="15" t="s">
+      <c r="O3" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="P3" s="12" t="s">
+      <c r="P3" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="Q3" s="13" t="s">
+      <c r="Q3" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="R3" s="13" t="s">
+      <c r="R3" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="S3" s="13" t="s">
+    </row>
+    <row r="4" spans="1:23" ht="15" customHeight="1">
+      <c r="A4" s="6"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="G4" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="T3" s="11" t="s">
+      <c r="H4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" s="9"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="10"/>
+      <c r="P4" s="11"/>
+      <c r="Q4" s="12"/>
+      <c r="R4" s="13"/>
+      <c r="U4" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="U3" s="14"/>
-[...25 lines deleted...]
-      <c r="T4" s="8"/>
+      <c r="V4" s="32"/>
+      <c r="W4" s="32"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="6"/>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+      <c r="G5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N5" s="7"/>
+      <c r="O5" s="14"/>
+      <c r="P5" s="20"/>
+      <c r="Q5" s="20"/>
+      <c r="R5" s="21"/>
+      <c r="U5" s="32"/>
+      <c r="V5" s="32"/>
+      <c r="W5" s="32"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="6"/>
+      <c r="C6" s="9"/>
+      <c r="D6" s="9"/>
+      <c r="G6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N6" s="7"/>
+      <c r="O6" s="14"/>
+      <c r="P6" s="20"/>
+      <c r="Q6" s="20"/>
+      <c r="R6" s="21"/>
+      <c r="U6" s="32"/>
+      <c r="V6" s="32"/>
+      <c r="W6" s="32"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="6"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="G7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N7" s="7"/>
+      <c r="O7" s="14"/>
+      <c r="P7" s="20"/>
+      <c r="Q7" s="20"/>
+      <c r="R7" s="21"/>
+      <c r="U7" s="32"/>
+      <c r="V7" s="32"/>
+      <c r="W7" s="32"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="6"/>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+      <c r="G8" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N8" s="7"/>
+      <c r="O8" s="14"/>
+      <c r="P8" s="20"/>
+      <c r="Q8" s="20"/>
+      <c r="R8" s="21"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="6"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="14"/>
+      <c r="P9" s="20"/>
+      <c r="Q9" s="20"/>
+      <c r="R9" s="21"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="6"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="14"/>
+      <c r="P10" s="20"/>
+      <c r="Q10" s="20"/>
+      <c r="R10" s="21"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="6"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="14"/>
+      <c r="P11" s="20"/>
+      <c r="Q11" s="20"/>
+      <c r="R11" s="21"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="6"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="14"/>
+      <c r="P12" s="12"/>
+      <c r="Q12" s="12"/>
+      <c r="R12" s="13"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="6"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="14"/>
+      <c r="P13" s="12"/>
+      <c r="Q13" s="12"/>
+      <c r="R13" s="13"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="6"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="14"/>
+      <c r="P14" s="12"/>
+      <c r="Q14" s="12"/>
+      <c r="R14" s="13"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="6"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="14"/>
+      <c r="P15" s="12"/>
+      <c r="Q15" s="12"/>
+      <c r="R15" s="13"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="6"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="14"/>
+      <c r="P16" s="12"/>
+      <c r="Q16" s="12"/>
+      <c r="R16" s="13"/>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" s="6"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="14"/>
+      <c r="P17" s="12"/>
+      <c r="Q17" s="12"/>
+      <c r="R17" s="13"/>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" s="6"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="14"/>
+      <c r="P18" s="12"/>
+      <c r="Q18" s="12"/>
+      <c r="R18" s="13"/>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" s="6"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="14"/>
+      <c r="P19" s="12"/>
+      <c r="Q19" s="12"/>
+      <c r="R19" s="13"/>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" s="6"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="14"/>
+      <c r="P20" s="12"/>
+      <c r="Q20" s="12"/>
+      <c r="R20" s="13"/>
+    </row>
+    <row r="21" spans="1:18">
+      <c r="A21" s="6"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="14"/>
+      <c r="P21" s="12"/>
+      <c r="Q21" s="12"/>
+      <c r="R21" s="13"/>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" s="6"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="14"/>
+      <c r="P22" s="12"/>
+      <c r="Q22" s="12"/>
+      <c r="R22" s="13"/>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" s="6"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="14"/>
+      <c r="P23" s="12"/>
+      <c r="Q23" s="12"/>
+      <c r="R23" s="13"/>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24" s="6"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="14"/>
+      <c r="P24" s="12"/>
+      <c r="Q24" s="12"/>
+      <c r="R24" s="13"/>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" s="6"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="14"/>
+      <c r="P25" s="12"/>
+      <c r="Q25" s="12"/>
+      <c r="R25" s="13"/>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" s="6"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="14"/>
+      <c r="P26" s="12"/>
+      <c r="Q26" s="12"/>
+      <c r="R26" s="13"/>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="A27" s="6"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="14"/>
+      <c r="P27" s="12"/>
+      <c r="Q27" s="12"/>
+      <c r="R27" s="13"/>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28" s="6"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="14"/>
+      <c r="P28" s="12"/>
+      <c r="Q28" s="12"/>
+      <c r="R28" s="13"/>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="A29" s="6"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="14"/>
+      <c r="P29" s="12"/>
+      <c r="Q29" s="12"/>
+      <c r="R29" s="13"/>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="A30" s="6"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="14"/>
+      <c r="P30" s="12"/>
+      <c r="Q30" s="12"/>
+      <c r="R30" s="13"/>
+    </row>
+    <row r="31" spans="1:18">
+      <c r="A31" s="6"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="14"/>
+      <c r="P31" s="12"/>
+      <c r="Q31" s="12"/>
+      <c r="R31" s="13"/>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="A32" s="6"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="14"/>
+      <c r="P32" s="12"/>
+      <c r="Q32" s="12"/>
+      <c r="R32" s="13"/>
+    </row>
+    <row r="33" spans="1:18">
+      <c r="A33" s="6"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="14"/>
+      <c r="P33" s="12"/>
+      <c r="Q33" s="12"/>
+      <c r="R33" s="13"/>
+    </row>
+    <row r="34" spans="1:18">
+      <c r="A34" s="6"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="14"/>
+      <c r="P34" s="12"/>
+      <c r="Q34" s="12"/>
+      <c r="R34" s="13"/>
+    </row>
+    <row r="35" spans="1:18">
+      <c r="A35" s="6"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="6"/>
+      <c r="R35" s="7"/>
+    </row>
+    <row r="36" spans="1:18">
+      <c r="A36" s="6"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="6"/>
+      <c r="R36" s="7"/>
+    </row>
+    <row r="37" spans="1:18">
+      <c r="A37" s="6"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="6"/>
+      <c r="R37" s="7"/>
+    </row>
+    <row r="38" spans="1:18">
+      <c r="A38" s="6"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="6"/>
+      <c r="R38" s="7"/>
+    </row>
+    <row r="39" spans="1:18">
+      <c r="A39" s="17"/>
+      <c r="B39" s="18"/>
+      <c r="C39" s="18"/>
+      <c r="D39" s="18"/>
+      <c r="E39" s="18"/>
+      <c r="F39" s="18"/>
+      <c r="G39" s="18"/>
+      <c r="H39" s="18"/>
+      <c r="I39" s="18"/>
+      <c r="J39" s="18"/>
+      <c r="K39" s="18"/>
+      <c r="L39" s="18"/>
+      <c r="M39" s="18"/>
+      <c r="N39" s="19"/>
+      <c r="O39" s="17"/>
+      <c r="P39" s="18"/>
+      <c r="Q39" s="18"/>
+      <c r="R39" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-    <mergeCell ref="A1:T1"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:N2"/>
-    <mergeCell ref="P2:T2"/>
+    <mergeCell ref="O2:R2"/>
+    <mergeCell ref="U4:W7"/>
   </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AC4" xr:uid="{00000000-0002-0000-0000-000000000000}">
+      <formula1>$AC$4</formula1>
+    </dataValidation>
+  </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-        <x14:dataValidation type="list" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Entry!" xr:uid="{7F52A55C-034D-4ADE-8E5B-4FA027B41098}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
-            <xm:f>Dropdown!$B$2:$B$7</xm:f>
+            <xm:f>Locked!$C$2:$C$17</xm:f>
           </x14:formula1>
-          <xm:sqref>J4</xm:sqref>
+          <xm:sqref>G4:G8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Entry!" xr:uid="{A5750781-6E71-409F-9312-62F78B698782}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000002000000}">
           <x14:formula1>
-            <xm:f>Dropdown!$C$2:$C$21</xm:f>
+            <xm:f>Locked!$B$2:$B$7</xm:f>
           </x14:formula1>
-          <xm:sqref>I4</xm:sqref>
+          <xm:sqref>H4:H8</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ABD3B250-7CC5-49AF-BA95-44203E0AF2BD}">
-  <dimension ref="B1:C21"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B1:C17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C30" sqref="C30"/>
+      <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col min="2" max="2" width="20.7109375" customWidth="1"/>
-    <col min="3" max="3" width="50.7109375" customWidth="1"/>
+    <col min="2" max="2" width="19.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="34.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:3">
-      <c r="B1" s="9" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="B1" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1" s="22" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="2" spans="2:3">
-      <c r="B2" s="10" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="B2" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" s="23" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="3" spans="2:3">
       <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="4" spans="2:3">
       <c r="B4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="2:3">
       <c r="B5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="2:3">
       <c r="B6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="2:3">
       <c r="B7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="8" spans="2:3">
       <c r="C8" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="2:3">
       <c r="C9" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="2:3">
       <c r="C10" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="2:3">
       <c r="C11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="2:3">
       <c r="C12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="2:3">
       <c r="C13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="2:3">
       <c r="C14" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="2:3">
       <c r="C15" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" spans="2:3">
       <c r="C16" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="3:3">
       <c r="C17" t="s">
-        <v>44</v>
-[...19 lines deleted...]
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
-  <dataValidations count="1">
-[...3 lines deleted...]
-  </dataValidations>
+  <sheetProtection algorithmName="SHA-512" hashValue="OHn/CyTyqcxciNBhOJR82FGUTTaE8Ybwu2dTX3gW40KludGjbx2o5skxF1kAmmCfdgXUTglch1aMQkUAhuBvhA==" saltValue="h32oonKtDq8E/0cRdJQHAg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...309 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Loza, Nestor</dc:creator>
+  <dc:creator>Jonathan Gordon</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>